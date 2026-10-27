--- v0 (2026-08-29)
+++ v1 (2026-10-27)
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2391000</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">29/08/2026 05:15</t>
+          <t xml:space="preserve">26/10/2026 16:15</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -1671,90 +1671,90 @@
           <t xml:space="preserve">1295</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 07 MEDICAO DA EXECUCAO DA CONSTRUCAO DE UMA CRECHE COM CAPACIDADE PARA 50 CRIANCAS NO CONJUNTO HABITACIONAL SILVANA BRAGA CONFORME CONVÊNIO SEECTPB N 5152021 NO MUNICIPIO DE SOUSA A CARGO DA SECRETARIA DE EDUCACAO CONFORME CONTRATO N 6862022 ORIUNDO DA CONCORRÊNCIA N 052022.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">26/02/2024</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>75226.99</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">11476</t>
+          <t xml:space="preserve">8677</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 06 MEDICAO DA EXECUCAO DA CONSTRUCAO DE UMA CRECHE COM CAPACIDADE PARA 50 CRIANCAS NO CONJUNTO HABITACIONAL SILVANA BRAGA CONFORME CONVÊNIO SEECTPB N 5152021 NO MUNICIPIO DE SOUSA A CARGO DA SECRETARIA DE EDUCACAO CONFORME CONTRATO N 6862022 ORIUNDO DA CONCORRÊNCIA N 052022.</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 05 MEDICAO DA EXECUCAO DA CONSTRUCAO DE UMA CRECHE COM CAPACIDADE PARA 50 CRIANCAS NO CONJUNTO HABITACIONAL SILVANA BRAGA CONFORME CONVÊNIO SEECTPB N 5152021 NO MUNICIPIO DE SOUSA A CARGO DA SECRETARIA DE EDUCACAO CONFORME CONTRATO N 6862022 ORIUNDO DA CONCORRÊNCIA N 052022.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">06/02/2024</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>39159.64</v>
+        <v>114205.84</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">8677</t>
+          <t xml:space="preserve">11476</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 05 MEDICAO DA EXECUCAO DA CONSTRUCAO DE UMA CRECHE COM CAPACIDADE PARA 50 CRIANCAS NO CONJUNTO HABITACIONAL SILVANA BRAGA CONFORME CONVÊNIO SEECTPB N 5152021 NO MUNICIPIO DE SOUSA A CARGO DA SECRETARIA DE EDUCACAO CONFORME CONTRATO N 6862022 ORIUNDO DA CONCORRÊNCIA N 052022.</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 06 MEDICAO DA EXECUCAO DA CONSTRUCAO DE UMA CRECHE COM CAPACIDADE PARA 50 CRIANCAS NO CONJUNTO HABITACIONAL SILVANA BRAGA CONFORME CONVÊNIO SEECTPB N 5152021 NO MUNICIPIO DE SOUSA A CARGO DA SECRETARIA DE EDUCACAO CONFORME CONTRATO N 6862022 ORIUNDO DA CONCORRÊNCIA N 052022.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">06/02/2024</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>114205.84</v>
+        <v>39159.64</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">5671</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DA EXECUCAO DA CONSTRUCAO DE UMA CRECHE COM CAPACIDADE PARA 50 CRIANCAS NO CONJUNTO HABITACIONAL SILVANA BRAGA CONFORME CONVÊNIO SEECTPB N 5152021 NO MUNICIPIO DE SOUSA A CARGO DA SECRETARIA DE EDUCACAO CONFORME CONTRATO N 6862022 ORIUNDO DA CONCORRÊNCIA N 052022.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">31/07/2023</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>174552.49</v>