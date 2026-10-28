--- v0 (2026-08-28)
+++ v1 (2026-10-28)
@@ -227,51 +227,51 @@
         <is>
           <t xml:space="preserve">Valor inicial</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>10126798</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor atual</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>10690208.44</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor pago</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>4642472.52</v>
+        <v>4788039.6</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>28.27</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratada</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">Cj Construcoes E Servicos Ltda.</t>
         </is>
       </c>
     </row>
     <row r="18">
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2194600</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/08/2026 11:00</t>
+          <t xml:space="preserve">28/10/2026 10:15</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -2050,1926 +2050,2026 @@
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5226</t>
+          <t xml:space="preserve">9304</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 36 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 38 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/06/2026</t>
+          <t xml:space="preserve">08/10/2026</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>165669.51</v>
+        <v>63260.26</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">4864</t>
+          <t xml:space="preserve">8352</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 35 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 37 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">29/05/2026</t>
+          <t xml:space="preserve">11/09/2026</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>164795.82</v>
+        <v>82306.82</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">3214</t>
+          <t xml:space="preserve">5226</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 34 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 36 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">15/04/2026</t>
+          <t xml:space="preserve">16/06/2026</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>177286.65</v>
+        <v>165669.51</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2160</t>
+          <t xml:space="preserve">4864</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 33 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 35 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/03/2026</t>
+          <t xml:space="preserve">29/05/2026</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>248467.13</v>
+        <v>164795.82</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">10103</t>
+          <t xml:space="preserve">3214</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 32 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 34 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">15/12/2025</t>
+          <t xml:space="preserve">15/04/2026</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>71457.88</v>
+        <v>177286.65</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">9187</t>
+          <t xml:space="preserve">2160</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 31 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 33 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">13/11/2025</t>
+          <t xml:space="preserve">11/03/2026</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>250216.87</v>
+        <v>248467.13</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">8172</t>
+          <t xml:space="preserve">10103</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 30 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 32 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">14/10/2025</t>
+          <t xml:space="preserve">15/12/2025</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>14199.87</v>
+        <v>71457.88</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">7312</t>
+          <t xml:space="preserve">9187</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 29 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 31 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/09/2025</t>
+          <t xml:space="preserve">13/11/2025</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>12942.86</v>
+        <v>250216.87</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">5699</t>
+          <t xml:space="preserve">8172</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 28 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 30 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">29/07/2025</t>
+          <t xml:space="preserve">14/10/2025</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>36113.07</v>
+        <v>14199.87</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">5488</t>
+          <t xml:space="preserve">7312</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 27 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 29 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">18/07/2025</t>
+          <t xml:space="preserve">12/09/2025</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>144009.55</v>
+        <v>12942.86</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">4928</t>
+          <t xml:space="preserve">5699</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A REAJUSTE DE PRECO REFERENTE AOS BOLETINS DE MEDICAO 08 AO 25 DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 28 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">03/07/2025</t>
+          <t xml:space="preserve">29/07/2025</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>87639.13</v>
+        <v>36113.07</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">4237</t>
+          <t xml:space="preserve">5488</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 26 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 27 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">17/06/2025</t>
+          <t xml:space="preserve">18/07/2025</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>18113.46</v>
+        <v>144009.55</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">3484</t>
+          <t xml:space="preserve">4928</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 25 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A REAJUSTE DE PRECO REFERENTE AOS BOLETINS DE MEDICAO 08 AO 25 DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">23/05/2025</t>
+          <t xml:space="preserve">03/07/2025</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>13909.88</v>
+        <v>87639.13</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2435</t>
+          <t xml:space="preserve">4237</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 24 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 26 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/04/2025</t>
+          <t xml:space="preserve">17/06/2025</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>32406.09</v>
+        <v>18113.46</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2093</t>
+          <t xml:space="preserve">3484</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 23 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 25 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">04/04/2025</t>
+          <t xml:space="preserve">23/05/2025</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>36512.06</v>
+        <v>13909.88</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">1599</t>
+          <t xml:space="preserve">2435</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 22 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 24 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/03/2025</t>
+          <t xml:space="preserve">16/04/2025</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>61398.35</v>
+        <v>32406.09</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">1230</t>
+          <t xml:space="preserve">2093</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 21 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 23 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/03/2025</t>
+          <t xml:space="preserve">04/04/2025</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>61092.33</v>
+        <v>36512.06</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">636</t>
+          <t xml:space="preserve">1599</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 20 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 22 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">14/02/2025</t>
+          <t xml:space="preserve">20/03/2025</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>73258.15</v>
+        <v>61398.35</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">169</t>
+          <t xml:space="preserve">1230</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 19 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 21 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">23/01/2025</t>
+          <t xml:space="preserve">10/03/2025</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>30874.42</v>
+        <v>61092.33</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">12340</t>
+          <t xml:space="preserve">636</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 18 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 20 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">23/12/2024</t>
+          <t xml:space="preserve">14/02/2025</t>
         </is>
       </c>
       <c r="D21" t="n">
-        <v>90446.83</v>
+        <v>73258.15</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">11830</t>
+          <t xml:space="preserve">169</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 17 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 19 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">05/12/2024</t>
+          <t xml:space="preserve">23/01/2025</t>
         </is>
       </c>
       <c r="D22" t="n">
-        <v>106917.07</v>
+        <v>30874.42</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">11028</t>
+          <t xml:space="preserve">12340</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 16 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 18 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/11/2024</t>
+          <t xml:space="preserve">23/12/2024</t>
         </is>
       </c>
       <c r="D23" t="n">
-        <v>130397.39</v>
+        <v>90446.83</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">10076</t>
+          <t xml:space="preserve">11830</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 15 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 17 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">18/10/2024</t>
+          <t xml:space="preserve">05/12/2024</t>
         </is>
       </c>
       <c r="D24" t="n">
-        <v>128859.02</v>
+        <v>106917.07</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">8640</t>
+          <t xml:space="preserve">11028</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 14 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 16 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">04/09/2024</t>
+          <t xml:space="preserve">12/11/2024</t>
         </is>
       </c>
       <c r="D25" t="n">
-        <v>226304.78</v>
+        <v>130397.39</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">7969</t>
+          <t xml:space="preserve">10076</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 13 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 15 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">14/08/2024</t>
+          <t xml:space="preserve">18/10/2024</t>
         </is>
       </c>
       <c r="D26" t="n">
-        <v>151320.96</v>
+        <v>128859.02</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">7253</t>
+          <t xml:space="preserve">8640</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 12 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 14 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">30/07/2024</t>
+          <t xml:space="preserve">04/09/2024</t>
         </is>
       </c>
       <c r="D27" t="n">
-        <v>155193.63</v>
+        <v>226304.78</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">6256</t>
+          <t xml:space="preserve">7969</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 11 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 13 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/06/2024</t>
+          <t xml:space="preserve">14/08/2024</t>
         </is>
       </c>
       <c r="D28" t="n">
-        <v>258343.56</v>
+        <v>151320.96</v>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">4692</t>
+          <t xml:space="preserve">7253</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 10 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 12 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">24/05/2024</t>
+          <t xml:space="preserve">30/07/2024</t>
         </is>
       </c>
       <c r="D29" t="n">
-        <v>278001.29</v>
+        <v>155193.63</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">4083</t>
+          <t xml:space="preserve">6256</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 09 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 11 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">06/05/2024</t>
+          <t xml:space="preserve">28/06/2024</t>
         </is>
       </c>
       <c r="D30" t="n">
-        <v>116788.23</v>
+        <v>258343.56</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">2463</t>
+          <t xml:space="preserve">4692</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 08 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 10 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">26/03/2024</t>
+          <t xml:space="preserve">24/05/2024</t>
         </is>
       </c>
       <c r="D31" t="n">
-        <v>168659.88</v>
+        <v>278001.29</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">1326</t>
+          <t xml:space="preserve">4083</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 07 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 09 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/02/2024</t>
+          <t xml:space="preserve">06/05/2024</t>
         </is>
       </c>
       <c r="D32" t="n">
-        <v>153098.6</v>
+        <v>116788.23</v>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">188</t>
+          <t xml:space="preserve">2463</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 06 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 08 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">19/01/2024</t>
+          <t xml:space="preserve">26/03/2024</t>
         </is>
       </c>
       <c r="D33" t="n">
-        <v>138895.13</v>
+        <v>168659.88</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">23</t>
+          <t xml:space="preserve">1326</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 05 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 07 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">09/01/2024</t>
+          <t xml:space="preserve">27/02/2024</t>
         </is>
       </c>
       <c r="D34" t="n">
-        <v>153016.91</v>
+        <v>153098.6</v>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">10480</t>
+          <t xml:space="preserve">188</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 06 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">08/12/2023</t>
+          <t xml:space="preserve">19/01/2024</t>
         </is>
       </c>
       <c r="D35" t="n">
-        <v>82148.47</v>
+        <v>138895.13</v>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">8568</t>
+          <t xml:space="preserve">23</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 05 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">24/10/2023</t>
+          <t xml:space="preserve">09/01/2024</t>
         </is>
       </c>
       <c r="D36" t="n">
-        <v>147601.8</v>
+        <v>153016.91</v>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">7673</t>
+          <t xml:space="preserve">10480</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">26/09/2023</t>
+          <t xml:space="preserve">08/12/2023</t>
         </is>
       </c>
       <c r="D37" t="n">
-        <v>181495.2</v>
+        <v>82148.47</v>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
+          <t xml:space="preserve">8568</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24/10/2023</t>
+        </is>
+      </c>
+      <c r="D38" t="n">
+        <v>147601.8</v>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7673</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26/09/2023</t>
+        </is>
+      </c>
+      <c r="D39" t="n">
+        <v>181495.2</v>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
           <t xml:space="preserve">6040</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
+      <c r="B40" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
+      <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">08/08/2023</t>
         </is>
       </c>
-      <c r="D38" t="n">
+      <c r="D40" t="n">
         <v>274620.69</v>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E40" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5226</t>
+          <t xml:space="preserve">9304</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 36 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 38 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">18/06/2026</t>
+          <t xml:space="preserve">09/10/2026</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>165669.51</v>
+        <v>63260.26</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">4864</t>
+          <t xml:space="preserve">8352</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 35 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 37 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">29/05/2026</t>
+          <t xml:space="preserve">23/09/2026</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>164795.82</v>
+        <v>82306.82</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">3214</t>
+          <t xml:space="preserve">5226</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 34 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 36 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/04/2026</t>
+          <t xml:space="preserve">18/06/2026</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>177286.65</v>
+        <v>165669.51</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2160</t>
+          <t xml:space="preserve">4864</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 33 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 35 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/03/2026</t>
+          <t xml:space="preserve">29/05/2026</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>248467.13</v>
+        <v>164795.82</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">10103</t>
+          <t xml:space="preserve">3214</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 32 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 34 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/12/2025</t>
+          <t xml:space="preserve">16/04/2026</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>71457.88</v>
+        <v>177286.65</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">9187</t>
+          <t xml:space="preserve">2160</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 31 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 33 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">14/11/2025</t>
+          <t xml:space="preserve">12/03/2026</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>250216.87</v>
+        <v>248467.13</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">8172</t>
+          <t xml:space="preserve">10103</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 30 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 32 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">15/10/2025</t>
+          <t xml:space="preserve">16/12/2025</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>14199.87</v>
+        <v>71457.88</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">7312</t>
+          <t xml:space="preserve">9187</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 29 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 31 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">12/09/2025</t>
+          <t xml:space="preserve">14/11/2025</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>12942.86</v>
+        <v>250216.87</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">5699</t>
+          <t xml:space="preserve">8172</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 28 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 30 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">07/08/2025</t>
+          <t xml:space="preserve">15/10/2025</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>36113.07</v>
+        <v>14199.87</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">5488</t>
+          <t xml:space="preserve">7312</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 27 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 29 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">22/07/2025</t>
+          <t xml:space="preserve">12/09/2025</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>144009.55</v>
+        <v>12942.86</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">4928</t>
+          <t xml:space="preserve">5699</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A REAJUSTE DE PRECO REFERENTE AOS BOLETINS DE MEDICAO 08 AO 25 DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 28 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">03/07/2025</t>
+          <t xml:space="preserve">07/08/2025</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>87639.13</v>
+        <v>36113.07</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">4237</t>
+          <t xml:space="preserve">5488</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 26 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 27 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">18/06/2025</t>
+          <t xml:space="preserve">22/07/2025</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>18113.46</v>
+        <v>144009.55</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">3484</t>
+          <t xml:space="preserve">4928</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 25 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A REAJUSTE DE PRECO REFERENTE AOS BOLETINS DE MEDICAO 08 AO 25 DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/05/2025</t>
+          <t xml:space="preserve">03/07/2025</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>13909.88</v>
+        <v>87639.13</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2435</t>
+          <t xml:space="preserve">4237</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 24 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 26 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">16/04/2025</t>
+          <t xml:space="preserve">18/06/2025</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>32406.09</v>
+        <v>18113.46</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2093</t>
+          <t xml:space="preserve">3484</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 23 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 25 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">09/04/2025</t>
+          <t xml:space="preserve">27/05/2025</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>36512.06</v>
+        <v>13909.88</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">1599</t>
+          <t xml:space="preserve">2435</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 22 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 24 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">21/03/2025</t>
+          <t xml:space="preserve">16/04/2025</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>61398.35</v>
+        <v>32406.09</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">1230</t>
+          <t xml:space="preserve">2093</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 21 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 23 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">11/03/2025</t>
+          <t xml:space="preserve">09/04/2025</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>61092.33</v>
+        <v>36512.06</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">636</t>
+          <t xml:space="preserve">1599</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 20 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 22 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">20/02/2025</t>
+          <t xml:space="preserve">21/03/2025</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>73258.15</v>
+        <v>61398.35</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">169</t>
+          <t xml:space="preserve">1230</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 19 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 21 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">24/01/2025</t>
+          <t xml:space="preserve">11/03/2025</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>30874.42</v>
+        <v>61092.33</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">12340</t>
+          <t xml:space="preserve">636</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 18 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 20 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">26/12/2024</t>
+          <t xml:space="preserve">20/02/2025</t>
         </is>
       </c>
       <c r="D21" t="n">
-        <v>90446.83</v>
+        <v>73258.15</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">11830</t>
+          <t xml:space="preserve">169</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 17 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 19 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">05/12/2024</t>
+          <t xml:space="preserve">24/01/2025</t>
         </is>
       </c>
       <c r="D22" t="n">
-        <v>106917.07</v>
+        <v>30874.42</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">11028</t>
+          <t xml:space="preserve">12340</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 16 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 18 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">13/11/2024</t>
+          <t xml:space="preserve">26/12/2024</t>
         </is>
       </c>
       <c r="D23" t="n">
-        <v>130397.39</v>
+        <v>90446.83</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">10076</t>
+          <t xml:space="preserve">11830</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 15 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 17 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">23/10/2024</t>
+          <t xml:space="preserve">05/12/2024</t>
         </is>
       </c>
       <c r="D24" t="n">
-        <v>128859.02</v>
+        <v>106917.07</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">8640</t>
+          <t xml:space="preserve">11028</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 14 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 16 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">05/09/2024</t>
+          <t xml:space="preserve">13/11/2024</t>
         </is>
       </c>
       <c r="D25" t="n">
-        <v>226304.78</v>
+        <v>130397.39</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">7969</t>
+          <t xml:space="preserve">10076</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 13 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 15 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">15/08/2024</t>
+          <t xml:space="preserve">23/10/2024</t>
         </is>
       </c>
       <c r="D26" t="n">
-        <v>151320.96</v>
+        <v>128859.02</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">7253</t>
+          <t xml:space="preserve">8640</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 12 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 14 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">31/07/2024</t>
+          <t xml:space="preserve">05/09/2024</t>
         </is>
       </c>
       <c r="D27" t="n">
-        <v>155193.63</v>
+        <v>226304.78</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">6256</t>
+          <t xml:space="preserve">7969</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 11 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 13 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">02/07/2024</t>
+          <t xml:space="preserve">15/08/2024</t>
         </is>
       </c>
       <c r="D28" t="n">
-        <v>258343.56</v>
+        <v>151320.96</v>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">4692</t>
+          <t xml:space="preserve">7253</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 10 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 12 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/05/2024</t>
+          <t xml:space="preserve">31/07/2024</t>
         </is>
       </c>
       <c r="D29" t="n">
-        <v>278001.29</v>
+        <v>155193.63</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">4083</t>
+          <t xml:space="preserve">6256</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 09 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 11 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIENCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRENCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">08/05/2024</t>
+          <t xml:space="preserve">02/07/2024</t>
         </is>
       </c>
       <c r="D30" t="n">
-        <v>116788.23</v>
+        <v>258343.56</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">2463</t>
+          <t xml:space="preserve">4692</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 08 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 10 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/03/2024</t>
+          <t xml:space="preserve">27/05/2024</t>
         </is>
       </c>
       <c r="D31" t="n">
-        <v>168659.88</v>
+        <v>278001.29</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">1326</t>
+          <t xml:space="preserve">4083</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 07 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 09 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/02/2024</t>
+          <t xml:space="preserve">08/05/2024</t>
         </is>
       </c>
       <c r="D32" t="n">
-        <v>153098.6</v>
+        <v>116788.23</v>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">188</t>
+          <t xml:space="preserve">2463</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 06 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 08 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">23/01/2024</t>
+          <t xml:space="preserve">27/03/2024</t>
         </is>
       </c>
       <c r="D33" t="n">
-        <v>138895.13</v>
+        <v>168659.88</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">23</t>
+          <t xml:space="preserve">1326</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 05 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 07 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">10/01/2024</t>
+          <t xml:space="preserve">28/02/2024</t>
         </is>
       </c>
       <c r="D34" t="n">
-        <v>153016.91</v>
+        <v>153098.6</v>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">10480</t>
+          <t xml:space="preserve">188</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 06 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">08/12/2023</t>
+          <t xml:space="preserve">23/01/2024</t>
         </is>
       </c>
       <c r="D35" t="n">
-        <v>82148.47</v>
+        <v>138895.13</v>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">8568</t>
+          <t xml:space="preserve">23</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 05 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">24/10/2023</t>
+          <t xml:space="preserve">10/01/2024</t>
         </is>
       </c>
       <c r="D36" t="n">
-        <v>147601.8</v>
+        <v>153016.91</v>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">7673</t>
+          <t xml:space="preserve">10480</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 04 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">29/09/2023</t>
+          <t xml:space="preserve">08/12/2023</t>
         </is>
       </c>
       <c r="D37" t="n">
-        <v>181495.2</v>
+        <v>82148.47</v>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
+          <t xml:space="preserve">8568</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 03 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24/10/2023</t>
+        </is>
+      </c>
+      <c r="D38" t="n">
+        <v>147601.8</v>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7673</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">29/09/2023</t>
+        </is>
+      </c>
+      <c r="D39" t="n">
+        <v>181495.2</v>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
           <t xml:space="preserve">6040</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
+      <c r="B40" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DA OBRA DE CONSTRUCAO DE ESCOLA MUNICIPAL DE EDUCACAO CIÊNCIA TECNOLOGIA E INOVACAO NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 3362023 ORIUNDO DA CONCORRÊNCIA 022023 A CARGO DA SECRETARIA DE EDUCACAO.</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
+      <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">09/08/2023</t>
         </is>
       </c>
-      <c r="D38" t="n">
+      <c r="D40" t="n">
         <v>274620.69</v>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E40" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>