--- v0 (2026-08-27)
+++ v1 (2026-10-29)
@@ -217,71 +217,71 @@
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor inicial</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1278716.56</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor atual</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>1395466.32</v>
+        <v>1498509.04</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor pago</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1096701.72</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>33.88</v>
+        <v>31.55</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratada</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">Ox Construcoes E Servicos Ltda</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">CNPJ contratada</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">49581224000123</t>
         </is>
       </c>
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2211500</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">27/08/2026 06:15</t>
+          <t xml:space="preserve">29/10/2026 11:15</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -1019,51 +1019,51 @@
         <is>
           <t xml:space="preserve">Ox Construcoes E Servicos Ltda</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">49581224000123</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">13/11/2024</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t xml:space="preserve">07/11/2026</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>1395466.32</v>
+        <v>1498509.04</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção da Sede da Guarda Municipal e Fazer Negócio, no Município de Sousa/PB.</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Protocolo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
@@ -1089,119 +1089,145 @@
           <t xml:space="preserve">Documento 93905/25</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Apostilamento do Contrato (Valor / Alteração das Fontes de Recursos)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">O contrato será modificado conforme a CLÁUSULA DÉCIMA, seguindo as instruções do fiscal da execução. Estabelece-se que a periodicidade mínima para rea</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>44024.33</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Documento 144045/25</t>
+          <t xml:space="preserve">Documento 113097/26</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vigência</t>
+          <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção da Sede da Guarda Municipal e Fazer Negócio, no Município de Sousa/PB.</t>
+          <t xml:space="preserve">	Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção da Sede da Guarda Municipal e Fazer Negócio, no Município de Sousa/PB.
+</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">07/11/2026</t>
+          <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="E3" t="n">
-        <v>0</v>
+        <v>103042.72</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Documento 54777/25</t>
+          <t xml:space="preserve">Documento 144045/25</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Valor</t>
+          <t xml:space="preserve">Vigência</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONFORME PARECER TÉCNICO DE ENGENHARIA</t>
+          <t xml:space="preserve">Contratação de empresa especializada, cujo critério de seleção da proposta mais vantajosa será a de menor preço global para a Construção da Sede da Guarda Municipal e Fazer Negócio, no Município de Sousa/PB.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">07/11/2026</t>
         </is>
       </c>
       <c r="E4" t="n">
-        <v>72725.43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
+          <t xml:space="preserve">Documento 54777/25</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONFORME PARECER TÉCNICO DE ENGENHARIA</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="E5" t="n">
+        <v>72725.43</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
           <t xml:space="preserve">Documento 137318/24</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">Vigência</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">Conforme justificativa técnica.</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">12/11/2025</t>
         </is>
       </c>
-      <c r="E5" t="n">
+      <c r="E6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Objeto</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Concedente</t>
         </is>
@@ -1252,90 +1278,90 @@
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5547</t>
+          <t xml:space="preserve">5548</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 12 MEDICAO DA EXECUCAO DE OBRA DE CONSTRUCAO DA SEDE DA GUARDA MUNICIPAL E FAZER NEGOCIO NO MUNICIPIO DE SOUSA A CARGO DO GABINETE DO PREFEITO CONFORME CONTRATO N 6812023 ORIUNDO DA CONCORRENCIA N 042023</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A REAJUSTE DE VALOR REFERENTE AOS BOLETINS DE MEDICAO12 DA EXECUCAO DE OBRA DE CONSTRUCAO DA SEDE DA GUARDA MUNICIPAL E FAZER NEGOCIO NO MUNICIPIO DE SOUSA A CARGO DO GABINETE DO PREFEITO CONFORME CONTRATO N 6812023 ORIUNDO DA CONCORRENCIA N 042023</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">25/06/2026</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>122727.29</v>
+        <v>4933.64</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">5548</t>
+          <t xml:space="preserve">5547</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A REAJUSTE DE VALOR REFERENTE AOS BOLETINS DE MEDICAO12 DA EXECUCAO DE OBRA DE CONSTRUCAO DA SEDE DA GUARDA MUNICIPAL E FAZER NEGOCIO NO MUNICIPIO DE SOUSA A CARGO DO GABINETE DO PREFEITO CONFORME CONTRATO N 6812023 ORIUNDO DA CONCORRENCIA N 042023</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 12 MEDICAO DA EXECUCAO DE OBRA DE CONSTRUCAO DA SEDE DA GUARDA MUNICIPAL E FAZER NEGOCIO NO MUNICIPIO DE SOUSA A CARGO DO GABINETE DO PREFEITO CONFORME CONTRATO N 6812023 ORIUNDO DA CONCORRENCIA N 042023</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">25/06/2026</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>4933.64</v>
+        <v>122727.29</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2958</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A REAJUSTE DE VALOR REFERENTE AOS BOLETINS DE MEDICAO 09 10 E11 DA EXECUCAO DE OBRA DE CONSTRUCAO DA SEDE DA GUARDA MUNICIPAL E FAZER NEGOCIO NO MUNICIPIO DE SOUSA A CARGO DO GABINETE DO PREFEITO CONFORME CONTRATO N 6812023 ORIUNDO DA CONCORRENCIA N 042023</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">07/04/2026</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>9020.67</v>
@@ -1661,90 +1687,90 @@
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">5548</t>
+          <t xml:space="preserve">5547</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A REAJUSTE DE VALOR REFERENTE AOS BOLETINS DE MEDICAO12 DA EXECUCAO DE OBRA DE CONSTRUCAO DA SEDE DA GUARDA MUNICIPAL E FAZER NEGOCIO NO MUNICIPIO DE SOUSA A CARGO DO GABINETE DO PREFEITO CONFORME CONTRATO N 6812023 ORIUNDO DA CONCORRENCIA N 042023</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 12 MEDICAO DA EXECUCAO DE OBRA DE CONSTRUCAO DA SEDE DA GUARDA MUNICIPAL E FAZER NEGOCIO NO MUNICIPIO DE SOUSA A CARGO DO GABINETE DO PREFEITO CONFORME CONTRATO N 6812023 ORIUNDO DA CONCORRENCIA N 042023</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">21/07/2026</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>4933.64</v>
+        <v>122727.29</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">5547</t>
+          <t xml:space="preserve">5548</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 12 MEDICAO DA EXECUCAO DE OBRA DE CONSTRUCAO DA SEDE DA GUARDA MUNICIPAL E FAZER NEGOCIO NO MUNICIPIO DE SOUSA A CARGO DO GABINETE DO PREFEITO CONFORME CONTRATO N 6812023 ORIUNDO DA CONCORRENCIA N 042023</t>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A REAJUSTE DE VALOR REFERENTE AOS BOLETINS DE MEDICAO12 DA EXECUCAO DE OBRA DE CONSTRUCAO DA SEDE DA GUARDA MUNICIPAL E FAZER NEGOCIO NO MUNICIPIO DE SOUSA A CARGO DO GABINETE DO PREFEITO CONFORME CONTRATO N 6812023 ORIUNDO DA CONCORRENCIA N 042023</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">21/07/2026</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>122727.29</v>
+        <v>4933.64</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2958</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A REAJUSTE DE VALOR REFERENTE AOS BOLETINS DE MEDICAO 09 10 E11 DA EXECUCAO DE OBRA DE CONSTRUCAO DA SEDE DA GUARDA MUNICIPAL E FAZER NEGOCIO NO MUNICIPIO DE SOUSA A CARGO DO GABINETE DO PREFEITO CONFORME CONTRATO N 6812023 ORIUNDO DA CONCORRENCIA N 042023</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">14/04/2026</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>9020.67</v>