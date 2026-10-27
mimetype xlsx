--- v0 (2026-08-28)
+++ v1 (2026-10-27)
@@ -237,51 +237,51 @@
         <is>
           <t xml:space="preserve">Valor atual</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>3989000</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor pago</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>173239.78</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>4.34</v>
+        <v>14.66</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">Contratada</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">Brimax Engenharia Ltda</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">CNPJ contratada</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">39695545000103</t>
         </is>
       </c>
@@ -332,51 +332,51 @@
         <is>
           <t xml:space="preserve">-38.2300000</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">Sincronizado em</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/08/2026 08:45</t>
+          <t xml:space="preserve">27/10/2026 11:15</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">URL</t>
         </is>
@@ -483,59 +483,81 @@
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">2 - ORDEM DE SERVIÇO.pdf</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/05492025/arquivo/b01f4c81cc9041969977d3154543d83b.pdf</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha de Medição</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
+          <t xml:space="preserve">BM_02_-_Passagem de Pedrinhas - 20.08.26.xlsx</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/05492025/medicoes/31496/planilha/025d451090174a3c8906d4640f072721.xlsx</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Planilha de Medição</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
           <t xml:space="preserve">BM_01_-_Passagem de Pedrinhas.xlsx</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C8" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/05492025/medicoes/31009/planilha/6d543053f2204bf8b396bc90385ec7f0.xlsx</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -623,75 +645,108 @@
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Execução %</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Arquivo</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">31009</t>
+          <t xml:space="preserve">31496</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28/11/2025</t>
+          <t xml:space="preserve">01/03/2026</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">24/03/2026</t>
+          <t xml:space="preserve">20/08/2026</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>173239.78</v>
+        <v>411403.6</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/05492025/medicoes/31496/planilha/025d451090174a3c8906d4640f072721.xlsx</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">31009</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28/11/2025</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24/03/2026</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>173239.78</v>
+      </c>
+      <c r="E3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
         <is>
           <t xml:space="preserve">https://download.tce.pb.gov.br/geopb/797/obras/05492025/medicoes/31009/planilha/6d543053f2204bf8b396bc90385ec7f0.xlsx</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Protocolo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -945,67 +1000,92 @@
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Data</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fonte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
+          <t xml:space="preserve">7992</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 02 MEDICAO DA OBRA DE CONSTRUCAO DE TRAVESSIA DAS PEDRINHAS NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 5492025 CONCORRENCIA N 052025 CONVENIO FDE 0052026</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28/08/2026</t>
+        </is>
+      </c>
+      <c r="D2" t="n">
+        <v>0</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEOPB</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
           <t xml:space="preserve">3292</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">VALOR QUE SE EMPENHA REFERENTE A 01 MEDICAO DA OBRA DE CONSTRUCAO DE TRAVESSIA DAS PEDRINHAS NO MUNICIPIO DE SOUSA CONFORME CONTRATO N 5492025 CONCORRENCIA N 052025 CONVENIO FDE 0052026</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">16/04/2026</t>
         </is>
       </c>
-      <c r="D2" t="n">
+      <c r="D3" t="n">
         <v>173239.78</v>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">GEOPB</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Número</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Descrição</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>